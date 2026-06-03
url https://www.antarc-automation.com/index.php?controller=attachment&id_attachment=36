--- v0 (2025-10-14)
+++ v1 (2026-06-03)
@@ -14,58 +14,58 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Nath\_Antarc\Documents\Doc produit\FpControler\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="75" yWindow="15" windowWidth="2190" windowHeight="2415" tabRatio="564"/>
   </bookViews>
   <sheets>
     <sheet name="CommonMap" sheetId="8" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">CommonMap!$B$2:$G$39</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">CommonMap!$B$2:$G$44</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="81">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Item</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Reset</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>Reserved</t>
   </si>
   <si>
     <t>Commentaire</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
@@ -294,223 +294,261 @@
         <color rgb="FF0070C0"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1234567890</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - Lsb</t>
     </r>
   </si>
   <si>
     <t>Read32Test</t>
   </si>
   <si>
     <t>ModelNum</t>
   </si>
   <si>
     <t>Numero de modele</t>
   </si>
   <si>
-    <t>FW20.00+</t>
-[...1 lines deleted...]
-  <si>
     <t>FP01 Mode</t>
   </si>
   <si>
     <t>FP04 Mode</t>
   </si>
   <si>
     <t>FP03 Mode</t>
   </si>
   <si>
     <t>FP02 Mode</t>
+  </si>
+  <si>
+    <t>Mode Fil pilote de la sortie 2</t>
+  </si>
+  <si>
+    <t>Mode Fil pilote de la sortie 3</t>
+  </si>
+  <si>
+    <t>Mode Fil pilote de la sortie 4</t>
   </si>
   <si>
     <t>Adresse modbus du FPControler. Tous les materiels repondent a une question a l'adresse 254.</t>
   </si>
   <si>
     <r>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color indexed="30"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>0x5555</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>) = 4 x 5</t>
     </r>
   </si>
   <si>
     <t>Reset automatique du module 2 secondes apres ecriture d'une valeur non nulle. 99 : Factory Reset</t>
   </si>
   <si>
-    <r>
-[...21 lines deleted...]
-  <si>
     <t>FP05 Mode</t>
   </si>
   <si>
     <t>FP06 Mode</t>
   </si>
   <si>
     <t>FP07 Mode</t>
   </si>
   <si>
     <t>FP08 Mode</t>
   </si>
   <si>
-    <r>
-[...21 lines deleted...]
-  <si>
     <t>Mode Fil pilote de la sortie 5</t>
   </si>
   <si>
     <t>Mode Fil pilote de la sortie 6</t>
   </si>
   <si>
     <t>Mode Fil pilote de la sortie 7</t>
   </si>
   <si>
     <t>Mode Fil pilote de la sortie 8</t>
   </si>
   <si>
+    <t>Mode defaut FP1 a 4</t>
+  </si>
+  <si>
+    <t>Mode defaut FP5 a 8</t>
+  </si>
+  <si>
     <t>Mode applique aux sorties 1 a 4 en cas de reboot ou time out de communication modbus</t>
   </si>
   <si>
     <t>Mode applique aux sorties 5 a 8 en cas de reboot ou time out de communication modbus</t>
   </si>
   <si>
     <t>FpControler.4/8</t>
   </si>
   <si>
-    <t>DefModeFP1-4</t>
-[...14 lines deleted...]
-    <t>Mode Fil pilote de la sortie 4 (5: Confort, 4: Cnfort-1°C, 3: Cnfort-2°C, 2: Réduit, 1: Hors Gel, 0: Off)</t>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>SecondeCounter</t>
+  </si>
+  <si>
+    <t>Compteur de secondes</t>
+  </si>
+  <si>
+    <t>CommWDCounter</t>
+  </si>
+  <si>
+    <t>Compteur deu WD de communication MB</t>
+  </si>
+  <si>
+    <t>FpDisplay</t>
+  </si>
+  <si>
+    <t>Voie FP en cours d'affichage</t>
+  </si>
+  <si>
+    <t>FpTime</t>
+  </si>
+  <si>
+    <t>Timer 300s du système FP</t>
   </si>
   <si>
     <r>
       <t>1 → 7 (</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color indexed="30"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>4</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>)</t>
     </r>
   </si>
+  <si>
+    <t>FW22.00+</t>
+  </si>
+  <si>
+    <t>FP All</t>
+  </si>
+  <si>
+    <t>Mode Fil pilote pour toutes les sorties (5:Confort, 4: Cnfort-1°C, 3: Cnfort-2°C, 2: Réduit, 1: Hors Gel, 0: Off)</t>
+  </si>
+  <si>
+    <t>0 → 5</t>
+  </si>
+  <si>
+    <t>0 → 5 (6 après prise en compte)</t>
+  </si>
+  <si>
+    <t>Temp01Shift</t>
+  </si>
+  <si>
+    <r>
+      <t>-127 → 128 (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color indexed="30"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>0</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>)</t>
+    </r>
+  </si>
+  <si>
+    <t>Décalage de la mesure de température 01 en dixieme de degré</t>
+  </si>
+  <si>
+    <t>Temp01</t>
+  </si>
+  <si>
+    <t>Température 01 en dixieme de degré</t>
+  </si>
+  <si>
+    <t>Mode Fil pilote de la sortie 1 (5: Confort, 4: Confort-1°C, 3: Confort-2°C, 2: Réduit, 1: Hors Gel, 0: Off)</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="31" x14ac:knownFonts="1">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="0.0000"/>
+  </numFmts>
+  <fonts count="33" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -662,52 +700,58 @@
       <b/>
       <sz val="16"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF0070C0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF0066CC"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="0" tint="-0.34998626667073579"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color theme="0" tint="-0.499984740745262"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="36">
+  <fills count="38">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
@@ -858,50 +902,62 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFA5A5A5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF66FF99"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCC99FF"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.34998626667073579"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF00B0F0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="39">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -1347,421 +1403,725 @@
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color rgb="FF3F3F3F"/>
       </left>
       <right style="double">
         <color rgb="FF3F3F3F"/>
       </right>
       <top style="double">
         <color rgb="FF3F3F3F"/>
       </top>
       <bottom style="double">
         <color rgb="FF3F3F3F"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="49">
+  <cellStyleXfs count="189">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...33 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="26" borderId="30" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="31" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="27" borderId="32" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="28" borderId="30" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="26" borderId="33" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="34" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="32" borderId="38" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="34" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="35" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="36" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="37" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="32" borderId="38" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="112">
+  <cellXfs count="122">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="34" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="34" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="34" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="34" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="29" fillId="34" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="34" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="34" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="35" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="35" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="35" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="33" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="33" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="33" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="33" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="33" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="35" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="36" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="36" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="36" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="36" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="36" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="36" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="37" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="37" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="37" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="37" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="37" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="35" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="35" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
-    </xf>
-[...64 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="34" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="34" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="34" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="34" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="49">
+  <cellStyles count="189">
     <cellStyle name="20 % - Accent1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20 % - Accent2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20 % - Accent3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20 % - Accent4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20 % - Accent5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20 % - Accent6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40 % - Accent1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40 % - Accent2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40 % - Accent3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40 % - Accent4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40 % - Accent5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40 % - Accent6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60 % - Accent1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60 % - Accent2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60 % - Accent3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60 % - Accent4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60 % - Accent5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60 % - Accent6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="21" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="22" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="23" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Accent6" xfId="24" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Avertissement" xfId="25" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Calcul" xfId="26" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Cellule liée" xfId="27" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Commentaire 2" xfId="28"/>
     <cellStyle name="Entrée" xfId="29" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Insatisfaisant" xfId="30" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Neutre" xfId="31" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="32"/>
     <cellStyle name="Normal 3" xfId="43"/>
+    <cellStyle name="Normal 3 10" xfId="81"/>
+    <cellStyle name="Normal 3 11" xfId="98"/>
+    <cellStyle name="Normal 3 12" xfId="115"/>
+    <cellStyle name="Normal 3 13" xfId="132"/>
+    <cellStyle name="Normal 3 14" xfId="149"/>
+    <cellStyle name="Normal 3 15" xfId="166"/>
+    <cellStyle name="Normal 3 16" xfId="183"/>
+    <cellStyle name="Normal 3 17" xfId="186"/>
+    <cellStyle name="Normal 3 18" xfId="49"/>
     <cellStyle name="Normal 3 2" xfId="45"/>
+    <cellStyle name="Normal 3 2 10" xfId="133"/>
+    <cellStyle name="Normal 3 2 11" xfId="150"/>
+    <cellStyle name="Normal 3 2 12" xfId="167"/>
+    <cellStyle name="Normal 3 2 13" xfId="185"/>
+    <cellStyle name="Normal 3 2 14" xfId="188"/>
+    <cellStyle name="Normal 3 2 15" xfId="50"/>
     <cellStyle name="Normal 3 2 2" xfId="47"/>
+    <cellStyle name="Normal 3 2 2 2" xfId="73"/>
+    <cellStyle name="Normal 3 2 2 3" xfId="90"/>
+    <cellStyle name="Normal 3 2 2 4" xfId="107"/>
+    <cellStyle name="Normal 3 2 2 5" xfId="124"/>
+    <cellStyle name="Normal 3 2 2 6" xfId="141"/>
+    <cellStyle name="Normal 3 2 2 7" xfId="158"/>
+    <cellStyle name="Normal 3 2 2 8" xfId="175"/>
+    <cellStyle name="Normal 3 2 2 9" xfId="54"/>
+    <cellStyle name="Normal 3 2 3" xfId="58"/>
+    <cellStyle name="Normal 3 2 3 2" xfId="69"/>
+    <cellStyle name="Normal 3 2 3 3" xfId="86"/>
+    <cellStyle name="Normal 3 2 3 4" xfId="103"/>
+    <cellStyle name="Normal 3 2 3 5" xfId="120"/>
+    <cellStyle name="Normal 3 2 3 6" xfId="137"/>
+    <cellStyle name="Normal 3 2 3 7" xfId="154"/>
+    <cellStyle name="Normal 3 2 3 8" xfId="171"/>
+    <cellStyle name="Normal 3 2 4" xfId="63"/>
+    <cellStyle name="Normal 3 2 4 2" xfId="77"/>
+    <cellStyle name="Normal 3 2 4 3" xfId="94"/>
+    <cellStyle name="Normal 3 2 4 4" xfId="111"/>
+    <cellStyle name="Normal 3 2 4 5" xfId="128"/>
+    <cellStyle name="Normal 3 2 4 6" xfId="145"/>
+    <cellStyle name="Normal 3 2 4 7" xfId="162"/>
+    <cellStyle name="Normal 3 2 4 8" xfId="179"/>
+    <cellStyle name="Normal 3 2 5" xfId="80"/>
+    <cellStyle name="Normal 3 2 5 2" xfId="97"/>
+    <cellStyle name="Normal 3 2 5 3" xfId="114"/>
+    <cellStyle name="Normal 3 2 5 4" xfId="131"/>
+    <cellStyle name="Normal 3 2 5 5" xfId="148"/>
+    <cellStyle name="Normal 3 2 5 6" xfId="165"/>
+    <cellStyle name="Normal 3 2 5 7" xfId="182"/>
+    <cellStyle name="Normal 3 2 6" xfId="65"/>
+    <cellStyle name="Normal 3 2 7" xfId="82"/>
+    <cellStyle name="Normal 3 2 8" xfId="99"/>
+    <cellStyle name="Normal 3 2 9" xfId="116"/>
     <cellStyle name="Normal 3 3" xfId="44"/>
+    <cellStyle name="Normal 3 3 10" xfId="151"/>
+    <cellStyle name="Normal 3 3 11" xfId="168"/>
+    <cellStyle name="Normal 3 3 12" xfId="184"/>
+    <cellStyle name="Normal 3 3 13" xfId="187"/>
+    <cellStyle name="Normal 3 3 14" xfId="51"/>
     <cellStyle name="Normal 3 3 2" xfId="48"/>
+    <cellStyle name="Normal 3 3 2 2" xfId="74"/>
+    <cellStyle name="Normal 3 3 2 3" xfId="91"/>
+    <cellStyle name="Normal 3 3 2 4" xfId="108"/>
+    <cellStyle name="Normal 3 3 2 5" xfId="125"/>
+    <cellStyle name="Normal 3 3 2 6" xfId="142"/>
+    <cellStyle name="Normal 3 3 2 7" xfId="159"/>
+    <cellStyle name="Normal 3 3 2 8" xfId="176"/>
+    <cellStyle name="Normal 3 3 2 9" xfId="55"/>
+    <cellStyle name="Normal 3 3 3" xfId="59"/>
+    <cellStyle name="Normal 3 3 3 2" xfId="70"/>
+    <cellStyle name="Normal 3 3 3 3" xfId="87"/>
+    <cellStyle name="Normal 3 3 3 4" xfId="104"/>
+    <cellStyle name="Normal 3 3 3 5" xfId="121"/>
+    <cellStyle name="Normal 3 3 3 6" xfId="138"/>
+    <cellStyle name="Normal 3 3 3 7" xfId="155"/>
+    <cellStyle name="Normal 3 3 3 8" xfId="172"/>
+    <cellStyle name="Normal 3 3 4" xfId="62"/>
+    <cellStyle name="Normal 3 3 4 2" xfId="79"/>
+    <cellStyle name="Normal 3 3 4 3" xfId="96"/>
+    <cellStyle name="Normal 3 3 4 4" xfId="113"/>
+    <cellStyle name="Normal 3 3 4 5" xfId="130"/>
+    <cellStyle name="Normal 3 3 4 6" xfId="147"/>
+    <cellStyle name="Normal 3 3 4 7" xfId="164"/>
+    <cellStyle name="Normal 3 3 4 8" xfId="181"/>
+    <cellStyle name="Normal 3 3 5" xfId="66"/>
+    <cellStyle name="Normal 3 3 6" xfId="83"/>
+    <cellStyle name="Normal 3 3 7" xfId="100"/>
+    <cellStyle name="Normal 3 3 8" xfId="117"/>
+    <cellStyle name="Normal 3 3 9" xfId="134"/>
     <cellStyle name="Normal 3 4" xfId="46"/>
+    <cellStyle name="Normal 3 4 10" xfId="169"/>
+    <cellStyle name="Normal 3 4 11" xfId="52"/>
+    <cellStyle name="Normal 3 4 2" xfId="56"/>
+    <cellStyle name="Normal 3 4 2 2" xfId="75"/>
+    <cellStyle name="Normal 3 4 2 3" xfId="92"/>
+    <cellStyle name="Normal 3 4 2 4" xfId="109"/>
+    <cellStyle name="Normal 3 4 2 5" xfId="126"/>
+    <cellStyle name="Normal 3 4 2 6" xfId="143"/>
+    <cellStyle name="Normal 3 4 2 7" xfId="160"/>
+    <cellStyle name="Normal 3 4 2 8" xfId="177"/>
+    <cellStyle name="Normal 3 4 3" xfId="60"/>
+    <cellStyle name="Normal 3 4 3 2" xfId="71"/>
+    <cellStyle name="Normal 3 4 3 3" xfId="88"/>
+    <cellStyle name="Normal 3 4 3 4" xfId="105"/>
+    <cellStyle name="Normal 3 4 3 5" xfId="122"/>
+    <cellStyle name="Normal 3 4 3 6" xfId="139"/>
+    <cellStyle name="Normal 3 4 3 7" xfId="156"/>
+    <cellStyle name="Normal 3 4 3 8" xfId="173"/>
+    <cellStyle name="Normal 3 4 4" xfId="67"/>
+    <cellStyle name="Normal 3 4 5" xfId="84"/>
+    <cellStyle name="Normal 3 4 6" xfId="101"/>
+    <cellStyle name="Normal 3 4 7" xfId="118"/>
+    <cellStyle name="Normal 3 4 8" xfId="135"/>
+    <cellStyle name="Normal 3 4 9" xfId="152"/>
+    <cellStyle name="Normal 3 5" xfId="53"/>
+    <cellStyle name="Normal 3 5 2" xfId="72"/>
+    <cellStyle name="Normal 3 5 3" xfId="89"/>
+    <cellStyle name="Normal 3 5 4" xfId="106"/>
+    <cellStyle name="Normal 3 5 5" xfId="123"/>
+    <cellStyle name="Normal 3 5 6" xfId="140"/>
+    <cellStyle name="Normal 3 5 7" xfId="157"/>
+    <cellStyle name="Normal 3 5 8" xfId="174"/>
+    <cellStyle name="Normal 3 6" xfId="57"/>
+    <cellStyle name="Normal 3 6 2" xfId="68"/>
+    <cellStyle name="Normal 3 6 3" xfId="85"/>
+    <cellStyle name="Normal 3 6 4" xfId="102"/>
+    <cellStyle name="Normal 3 6 5" xfId="119"/>
+    <cellStyle name="Normal 3 6 6" xfId="136"/>
+    <cellStyle name="Normal 3 6 7" xfId="153"/>
+    <cellStyle name="Normal 3 6 8" xfId="170"/>
+    <cellStyle name="Normal 3 7" xfId="61"/>
+    <cellStyle name="Normal 3 7 2" xfId="76"/>
+    <cellStyle name="Normal 3 7 3" xfId="93"/>
+    <cellStyle name="Normal 3 7 4" xfId="110"/>
+    <cellStyle name="Normal 3 7 5" xfId="127"/>
+    <cellStyle name="Normal 3 7 6" xfId="144"/>
+    <cellStyle name="Normal 3 7 7" xfId="161"/>
+    <cellStyle name="Normal 3 7 8" xfId="178"/>
+    <cellStyle name="Normal 3 8" xfId="78"/>
+    <cellStyle name="Normal 3 8 2" xfId="95"/>
+    <cellStyle name="Normal 3 8 3" xfId="112"/>
+    <cellStyle name="Normal 3 8 4" xfId="129"/>
+    <cellStyle name="Normal 3 8 5" xfId="146"/>
+    <cellStyle name="Normal 3 8 6" xfId="163"/>
+    <cellStyle name="Normal 3 8 7" xfId="180"/>
+    <cellStyle name="Normal 3 9" xfId="64"/>
     <cellStyle name="Satisfaisant" xfId="33" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Sortie" xfId="34" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Texte explicatif" xfId="35" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Titre" xfId="36" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Titre 1" xfId="37" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Titre 2" xfId="38" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Titre 3" xfId="39" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Titre 4" xfId="40" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Total" xfId="41" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Vérification" xfId="42" builtinId="23" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF00FF00"/>
       <color rgb="FF0066CC"/>
       <color rgb="FF00B0F0"/>
       <color rgb="FF00FFFF"/>
       <color rgb="FFFF00FF"/>
       <color rgb="FFFF0000"/>
       <color rgb="FF66FF99"/>
       <color rgb="FF0000FF"/>
       <color rgb="FF009999"/>
       <color rgb="FFFF0066"/>
@@ -2059,718 +2419,927 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:J41"/>
+  <dimension ref="B1:J101"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F50" sqref="F50"/>
+    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="F26" sqref="F26:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.5703125" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="21.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="83.5703125" style="19" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:10" ht="27" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="101" t="s">
-[...4 lines deleted...]
-      <c r="E2" s="99" t="s">
+      <c r="B2" s="88" t="s">
+        <v>70</v>
+      </c>
+      <c r="C2" s="86"/>
+      <c r="D2" s="86"/>
+      <c r="E2" s="86" t="s">
         <v>26</v>
       </c>
-      <c r="F2" s="99"/>
-      <c r="G2" s="100"/>
+      <c r="F2" s="86"/>
+      <c r="G2" s="87"/>
       <c r="H2" s="18"/>
       <c r="I2" s="18"/>
       <c r="J2" s="4"/>
     </row>
     <row r="3" spans="2:10" ht="21" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B3" s="92" t="s">
-[...6 lines deleted...]
-      <c r="G3" s="94"/>
+      <c r="B3" s="93" t="s">
+        <v>59</v>
+      </c>
+      <c r="C3" s="94"/>
+      <c r="D3" s="94"/>
+      <c r="E3" s="94"/>
+      <c r="F3" s="94"/>
+      <c r="G3" s="95"/>
     </row>
     <row r="4" spans="2:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B4" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="32" t="s">
         <v>31</v>
       </c>
       <c r="E4" s="16" t="s">
         <v>27</v>
       </c>
-      <c r="F4" s="95" t="s">
+      <c r="F4" s="96" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="96"/>
+      <c r="G4" s="97"/>
     </row>
     <row r="5" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B5" s="10">
         <v>0</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="33" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="25" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="F5" s="97" t="s">
+        <v>69</v>
+      </c>
+      <c r="F5" s="98" t="s">
         <v>23</v>
       </c>
-      <c r="G5" s="98"/>
+      <c r="G5" s="99"/>
     </row>
     <row r="6" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B6" s="11">
         <v>1</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="34" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="F6" s="80" t="s">
-[...2 lines deleted...]
-      <c r="G6" s="81"/>
+      <c r="F6" s="82" t="s">
+        <v>44</v>
+      </c>
+      <c r="G6" s="83"/>
     </row>
     <row r="7" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B7" s="11">
         <v>2</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="D7" s="61" t="s">
+      <c r="D7" s="59" t="s">
         <v>18</v>
       </c>
-      <c r="E7" s="66"/>
-[...1 lines deleted...]
-      <c r="G7" s="85"/>
+      <c r="E7" s="64"/>
+      <c r="F7" s="90"/>
+      <c r="G7" s="89"/>
     </row>
     <row r="8" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B8" s="11">
         <v>3</v>
       </c>
       <c r="C8" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="D8" s="61" t="s">
+      <c r="D8" s="59" t="s">
         <v>18</v>
       </c>
-      <c r="E8" s="66"/>
-[...1 lines deleted...]
-      <c r="G8" s="85"/>
+      <c r="E8" s="64"/>
+      <c r="F8" s="90"/>
+      <c r="G8" s="89"/>
     </row>
     <row r="9" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B9" s="11">
         <v>4</v>
       </c>
       <c r="C9" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="D9" s="61" t="s">
+      <c r="D9" s="59" t="s">
         <v>18</v>
       </c>
-      <c r="E9" s="62"/>
-[...1 lines deleted...]
-      <c r="G9" s="85"/>
+      <c r="E9" s="60"/>
+      <c r="F9" s="90"/>
+      <c r="G9" s="89"/>
     </row>
     <row r="10" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B10" s="11">
         <v>5</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="D10" s="61" t="s">
+      <c r="D10" s="59" t="s">
         <v>18</v>
       </c>
-      <c r="E10" s="62"/>
-[...1 lines deleted...]
-      <c r="G10" s="85"/>
+      <c r="E10" s="60"/>
+      <c r="F10" s="90"/>
+      <c r="G10" s="89"/>
     </row>
     <row r="11" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B11" s="11">
         <v>6</v>
       </c>
       <c r="C11" s="14" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="35" t="s">
         <v>17</v>
       </c>
       <c r="E11" s="26" t="s">
         <v>15</v>
       </c>
-      <c r="F11" s="80" t="s">
+      <c r="F11" s="82" t="s">
         <v>28</v>
       </c>
-      <c r="G11" s="85"/>
+      <c r="G11" s="89"/>
     </row>
     <row r="12" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B12" s="11">
         <v>7</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="E12" s="50" t="s">
+      <c r="E12" s="51" t="s">
         <v>21</v>
       </c>
-      <c r="F12" s="84" t="s">
+      <c r="F12" s="90" t="s">
         <v>13</v>
       </c>
-      <c r="G12" s="85"/>
+      <c r="G12" s="89"/>
     </row>
     <row r="13" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="B13" s="51">
+      <c r="B13" s="52">
         <v>8</v>
       </c>
-      <c r="C13" s="52" t="s">
+      <c r="C13" s="53" t="s">
         <v>12</v>
       </c>
-      <c r="D13" s="53" t="s">
+      <c r="D13" s="54" t="s">
         <v>18</v>
       </c>
-      <c r="E13" s="54" t="s">
+      <c r="E13" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="F13" s="88" t="s">
+      <c r="F13" s="104" t="s">
         <v>24</v>
       </c>
-      <c r="G13" s="89"/>
+      <c r="G13" s="105"/>
     </row>
     <row r="14" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="B14" s="51">
+      <c r="B14" s="52">
         <v>9</v>
       </c>
-      <c r="C14" s="52" t="s">
+      <c r="C14" s="53" t="s">
         <v>11</v>
       </c>
-      <c r="D14" s="53" t="s">
+      <c r="D14" s="54" t="s">
         <v>18</v>
       </c>
-      <c r="E14" s="54" t="s">
+      <c r="E14" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="F14" s="90" t="s">
+      <c r="F14" s="106" t="s">
         <v>25</v>
       </c>
-      <c r="G14" s="91"/>
+      <c r="G14" s="107"/>
     </row>
     <row r="15" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B15" s="11">
         <v>10</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D15" s="34" t="s">
         <v>17</v>
       </c>
       <c r="E15" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="F15" s="80" t="s">
-[...2 lines deleted...]
-      <c r="G15" s="81"/>
+      <c r="F15" s="82" t="s">
+        <v>46</v>
+      </c>
+      <c r="G15" s="83"/>
     </row>
     <row r="16" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B16" s="11">
         <v>11</v>
       </c>
       <c r="C16" s="20" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="D16" s="61" t="s">
+        <v>55</v>
+      </c>
+      <c r="D16" s="59" t="s">
         <v>17</v>
       </c>
       <c r="E16" s="25" t="s">
-        <v>43</v>
-[...4 lines deleted...]
-      <c r="G16" s="81"/>
+        <v>45</v>
+      </c>
+      <c r="F16" s="82" t="s">
+        <v>57</v>
+      </c>
+      <c r="G16" s="83"/>
     </row>
     <row r="17" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B17" s="11">
         <v>12</v>
       </c>
-      <c r="C17" s="70" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="71" t="s">
+      <c r="C17" s="68" t="s">
+        <v>56</v>
+      </c>
+      <c r="D17" s="69" t="s">
         <v>17</v>
       </c>
       <c r="E17" s="25" t="s">
-        <v>43</v>
-[...4 lines deleted...]
-      <c r="G17" s="87"/>
+        <v>45</v>
+      </c>
+      <c r="F17" s="100" t="s">
+        <v>58</v>
+      </c>
+      <c r="G17" s="101"/>
     </row>
     <row r="18" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B18" s="11">
         <v>13</v>
       </c>
       <c r="C18" s="20"/>
       <c r="D18" s="35"/>
       <c r="E18" s="26"/>
       <c r="F18" s="21"/>
       <c r="G18" s="24"/>
       <c r="H18" s="41"/>
     </row>
-    <row r="19" spans="2:10" s="65" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B19" s="64">
+    <row r="19" spans="2:10" s="63" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="62">
         <v>14</v>
       </c>
-      <c r="C19" s="59"/>
-[...7 lines deleted...]
-      <c r="B20" s="64">
+      <c r="C19" s="79" t="s">
+        <v>75</v>
+      </c>
+      <c r="D19" s="80" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19" s="81" t="s">
+        <v>76</v>
+      </c>
+      <c r="F19" s="102" t="s">
+        <v>77</v>
+      </c>
+      <c r="G19" s="103"/>
+      <c r="J19" s="58"/>
+    </row>
+    <row r="20" spans="2:10" s="63" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="62">
         <v>15</v>
       </c>
-      <c r="C20" s="67"/>
-[...6 lines deleted...]
-      <c r="B21" s="64">
+      <c r="C20" s="79" t="s">
+        <v>78</v>
+      </c>
+      <c r="D20" s="80" t="s">
+        <v>18</v>
+      </c>
+      <c r="E20" s="81" t="s">
+        <v>76</v>
+      </c>
+      <c r="F20" s="102" t="s">
+        <v>79</v>
+      </c>
+      <c r="G20" s="103"/>
+    </row>
+    <row r="21" spans="2:10" s="63" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="62">
         <v>16</v>
       </c>
-      <c r="C21" s="67"/>
-[...3 lines deleted...]
-      <c r="G21" s="77"/>
+      <c r="C21" s="65"/>
+      <c r="D21" s="66"/>
+      <c r="E21" s="57"/>
+      <c r="F21" s="110"/>
+      <c r="G21" s="111"/>
     </row>
     <row r="22" spans="2:10" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B22" s="42">
         <v>17</v>
       </c>
       <c r="C22" s="43" t="s">
         <v>22</v>
       </c>
       <c r="D22" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="E22" s="55" t="s">
+      <c r="E22" s="56" t="s">
         <v>21</v>
       </c>
-      <c r="F22" s="78" t="s">
+      <c r="F22" s="112" t="s">
         <v>29</v>
       </c>
-      <c r="G22" s="79"/>
+      <c r="G22" s="113"/>
     </row>
     <row r="23" spans="2:10" s="39" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B23" s="11">
         <v>18</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D23" s="40" t="s">
         <v>17</v>
       </c>
       <c r="E23" s="26" t="s">
         <v>20</v>
       </c>
-      <c r="F23" s="80" t="s">
+      <c r="F23" s="82" t="s">
         <v>30</v>
       </c>
-      <c r="G23" s="81"/>
+      <c r="G23" s="83"/>
     </row>
     <row r="24" spans="2:10" s="39" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B24" s="47">
         <v>19</v>
       </c>
       <c r="C24" s="45"/>
       <c r="D24" s="46"/>
-      <c r="E24" s="50"/>
-[...1 lines deleted...]
-      <c r="G24" s="83"/>
+      <c r="E24" s="51"/>
+      <c r="F24" s="84"/>
+      <c r="G24" s="85"/>
     </row>
     <row r="25" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="B25" s="64">
+      <c r="B25" s="62">
         <v>20</v>
       </c>
       <c r="C25" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D25" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="E25" s="64" t="s">
+        <v>73</v>
+      </c>
+      <c r="F25" s="108" t="s">
+        <v>80</v>
+      </c>
+      <c r="G25" s="109"/>
+    </row>
+    <row r="26" spans="2:10" x14ac:dyDescent="0.2">
+      <c r="B26" s="67">
+        <v>21</v>
+      </c>
+      <c r="C26" s="61" t="s">
+        <v>40</v>
+      </c>
+      <c r="D26" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="E26" s="64" t="s">
+        <v>73</v>
+      </c>
+      <c r="F26" s="108" t="s">
+        <v>41</v>
+      </c>
+      <c r="G26" s="109"/>
+    </row>
+    <row r="27" spans="2:10" s="48" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="62">
+        <v>22</v>
+      </c>
+      <c r="C27" s="61" t="s">
+        <v>39</v>
+      </c>
+      <c r="D27" s="50" t="s">
+        <v>18</v>
+      </c>
+      <c r="E27" s="64" t="s">
+        <v>73</v>
+      </c>
+      <c r="F27" s="108" t="s">
+        <v>42</v>
+      </c>
+      <c r="G27" s="109"/>
+    </row>
+    <row r="28" spans="2:10" s="48" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="67">
+        <v>23</v>
+      </c>
+      <c r="C28" s="61" t="s">
         <v>38</v>
       </c>
-      <c r="D25" s="61" t="s">
-[...62 lines deleted...]
-      <c r="G28" s="73"/>
+      <c r="D28" s="50" t="s">
+        <v>18</v>
+      </c>
+      <c r="E28" s="64" t="s">
+        <v>73</v>
+      </c>
+      <c r="F28" s="108" t="s">
+        <v>43</v>
+      </c>
+      <c r="G28" s="109"/>
     </row>
     <row r="29" spans="2:10" s="48" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B29" s="64">
+      <c r="B29" s="62">
         <v>24</v>
       </c>
-      <c r="C29" s="70" t="s">
-[...5 lines deleted...]
-      <c r="E29" s="66" t="s">
+      <c r="C29" s="68" t="s">
+        <v>47</v>
+      </c>
+      <c r="D29" s="69" t="s">
+        <v>18</v>
+      </c>
+      <c r="E29" s="64" t="s">
+        <v>73</v>
+      </c>
+      <c r="F29" s="91" t="s">
+        <v>51</v>
+      </c>
+      <c r="G29" s="92"/>
+    </row>
+    <row r="30" spans="2:10" s="48" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B30" s="67">
+        <v>25</v>
+      </c>
+      <c r="C30" s="68" t="s">
+        <v>48</v>
+      </c>
+      <c r="D30" s="69" t="s">
+        <v>18</v>
+      </c>
+      <c r="E30" s="64" t="s">
+        <v>73</v>
+      </c>
+      <c r="F30" s="91" t="s">
+        <v>52</v>
+      </c>
+      <c r="G30" s="92"/>
+    </row>
+    <row r="31" spans="2:10" s="48" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="62">
+        <v>26</v>
+      </c>
+      <c r="C31" s="68" t="s">
+        <v>49</v>
+      </c>
+      <c r="D31" s="69" t="s">
+        <v>18</v>
+      </c>
+      <c r="E31" s="64" t="s">
+        <v>73</v>
+      </c>
+      <c r="F31" s="91" t="s">
+        <v>53</v>
+      </c>
+      <c r="G31" s="92"/>
+    </row>
+    <row r="32" spans="2:10" s="48" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="67">
+        <v>27</v>
+      </c>
+      <c r="C32" s="68" t="s">
         <v>50</v>
       </c>
-      <c r="F29" s="110" t="s">
-[...53 lines deleted...]
-      <c r="F32" s="110" t="s">
+      <c r="D32" s="69" t="s">
+        <v>18</v>
+      </c>
+      <c r="E32" s="64" t="s">
+        <v>73</v>
+      </c>
+      <c r="F32" s="91" t="s">
         <v>54</v>
       </c>
-      <c r="G32" s="111"/>
-[...13 lines deleted...]
-    <row r="34" spans="2:9" s="22" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="G32" s="92"/>
+    </row>
+    <row r="33" spans="2:9" s="70" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="62">
+        <v>28</v>
+      </c>
+      <c r="C33" s="61" t="s">
+        <v>71</v>
+      </c>
+      <c r="D33" s="59" t="s">
+        <v>18</v>
+      </c>
+      <c r="E33" s="64" t="s">
+        <v>74</v>
+      </c>
+      <c r="F33" s="108" t="s">
+        <v>72</v>
+      </c>
+      <c r="G33" s="109"/>
+    </row>
+    <row r="34" spans="2:9" s="39" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B34" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>5</v>
       </c>
       <c r="D34" s="36"/>
       <c r="E34" s="17"/>
-      <c r="F34" s="84"/>
-[...3 lines deleted...]
-      <c r="B35" s="42">
+      <c r="F34" s="90"/>
+      <c r="G34" s="89"/>
+    </row>
+    <row r="35" spans="2:9" s="48" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="71">
+        <v>50</v>
+      </c>
+      <c r="C35" s="72" t="s">
+        <v>61</v>
+      </c>
+      <c r="D35" s="73" t="s">
+        <v>18</v>
+      </c>
+      <c r="E35" s="74" t="s">
+        <v>60</v>
+      </c>
+      <c r="F35" s="75" t="s">
+        <v>62</v>
+      </c>
+      <c r="G35" s="76"/>
+    </row>
+    <row r="36" spans="2:9" s="70" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="71">
+        <v>51</v>
+      </c>
+      <c r="C36" s="72" t="s">
+        <v>63</v>
+      </c>
+      <c r="D36" s="73" t="s">
+        <v>18</v>
+      </c>
+      <c r="E36" s="74"/>
+      <c r="F36" s="75" t="s">
+        <v>64</v>
+      </c>
+      <c r="G36" s="76"/>
+    </row>
+    <row r="37" spans="2:9" s="70" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="71">
+        <v>52</v>
+      </c>
+      <c r="C37" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="D37" s="73" t="s">
+        <v>18</v>
+      </c>
+      <c r="E37" s="74"/>
+      <c r="F37" s="75" t="s">
+        <v>68</v>
+      </c>
+      <c r="G37" s="76"/>
+    </row>
+    <row r="38" spans="2:9" s="70" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="71">
+        <v>53</v>
+      </c>
+      <c r="C38" s="72" t="s">
+        <v>65</v>
+      </c>
+      <c r="D38" s="73" t="s">
+        <v>18</v>
+      </c>
+      <c r="E38" s="74"/>
+      <c r="F38" s="75" t="s">
+        <v>66</v>
+      </c>
+      <c r="G38" s="76"/>
+    </row>
+    <row r="39" spans="2:9" s="22" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="C39" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="D39" s="36"/>
+      <c r="E39" s="17"/>
+      <c r="F39" s="90"/>
+      <c r="G39" s="89"/>
+    </row>
+    <row r="40" spans="2:9" s="49" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="42">
         <v>97</v>
       </c>
-      <c r="C35" s="43" t="s">
+      <c r="C40" s="43" t="s">
         <v>35</v>
       </c>
-      <c r="D35" s="44" t="s">
+      <c r="D40" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="E35" s="55" t="s">
+      <c r="E40" s="56" t="s">
         <v>21</v>
       </c>
-      <c r="F35" s="78" t="s">
+      <c r="F40" s="112" t="s">
         <v>36</v>
       </c>
-      <c r="G35" s="79"/>
-[...2 lines deleted...]
-      <c r="B36" s="29">
+      <c r="G40" s="113"/>
+    </row>
+    <row r="41" spans="2:9" s="22" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="29">
         <v>98</v>
       </c>
-      <c r="C36" s="30" t="s">
+      <c r="C41" s="30" t="s">
         <v>34</v>
       </c>
-      <c r="D36" s="37" t="s">
+      <c r="D41" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="E36" s="31">
+      <c r="E41" s="31">
         <v>18838</v>
       </c>
-      <c r="F36" s="106" t="s">
+      <c r="F41" s="118" t="s">
         <v>32</v>
       </c>
-      <c r="G36" s="107"/>
-[...2 lines deleted...]
-      <c r="B37" s="29">
+      <c r="G41" s="119"/>
+    </row>
+    <row r="42" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B42" s="29">
         <v>99</v>
       </c>
-      <c r="C37" s="30" t="s">
+      <c r="C42" s="30" t="s">
         <v>34</v>
       </c>
-      <c r="D37" s="37" t="s">
+      <c r="D42" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="E37" s="31">
+      <c r="E42" s="31">
         <v>722</v>
       </c>
-      <c r="F37" s="108" t="s">
+      <c r="F42" s="120" t="s">
         <v>33</v>
       </c>
-      <c r="G37" s="109"/>
-[...3 lines deleted...]
-      <c r="B38" s="13" t="s">
+      <c r="G42" s="121"/>
+      <c r="I42" s="39"/>
+    </row>
+    <row r="43" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B43" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="C38" s="15" t="s">
+      <c r="C43" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="D38" s="34"/>
-[...26 lines deleted...]
-      <c r="G41" s="103"/>
+      <c r="D43" s="34"/>
+      <c r="E43" s="27"/>
+      <c r="F43" s="116"/>
+      <c r="G43" s="117"/>
+    </row>
+    <row r="44" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B44" s="11"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="34"/>
+      <c r="E44" s="2"/>
+      <c r="F44" s="116"/>
+      <c r="G44" s="117"/>
+    </row>
+    <row r="45" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B45" s="11"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="34"/>
+      <c r="E45" s="2"/>
+      <c r="F45" s="116"/>
+      <c r="G45" s="117"/>
+    </row>
+    <row r="46" spans="2:9" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B46" s="12"/>
+      <c r="C46" s="8"/>
+      <c r="D46" s="38"/>
+      <c r="E46" s="3"/>
+      <c r="F46" s="114"/>
+      <c r="G46" s="115"/>
+    </row>
+    <row r="68" spans="3:5" x14ac:dyDescent="0.2">
+      <c r="E68" s="78"/>
+    </row>
+    <row r="69" spans="3:5" x14ac:dyDescent="0.2">
+      <c r="E69" s="78"/>
+    </row>
+    <row r="76" spans="3:5" x14ac:dyDescent="0.2">
+      <c r="E76" s="77"/>
+    </row>
+    <row r="77" spans="3:5" x14ac:dyDescent="0.2">
+      <c r="E77" s="77"/>
+    </row>
+    <row r="78" spans="3:5" x14ac:dyDescent="0.2">
+      <c r="C78" s="70"/>
+      <c r="E78" s="77"/>
+    </row>
+    <row r="79" spans="3:5" x14ac:dyDescent="0.2">
+      <c r="C79" s="70"/>
+      <c r="E79" s="77"/>
+    </row>
+    <row r="80" spans="3:5" x14ac:dyDescent="0.2">
+      <c r="C80" s="70"/>
+      <c r="E80" s="77"/>
+    </row>
+    <row r="81" spans="3:5" x14ac:dyDescent="0.2">
+      <c r="C81" s="70"/>
+      <c r="E81" s="77"/>
+    </row>
+    <row r="82" spans="3:5" x14ac:dyDescent="0.2">
+      <c r="C82" s="70"/>
+      <c r="E82" s="77"/>
+    </row>
+    <row r="83" spans="3:5" x14ac:dyDescent="0.2">
+      <c r="C83" s="70"/>
+      <c r="E83" s="77"/>
+    </row>
+    <row r="84" spans="3:5" x14ac:dyDescent="0.2">
+      <c r="C84" s="70"/>
+      <c r="E84" s="77"/>
+    </row>
+    <row r="85" spans="3:5" x14ac:dyDescent="0.2">
+      <c r="C85" s="70"/>
+      <c r="E85" s="77"/>
+    </row>
+    <row r="86" spans="3:5" x14ac:dyDescent="0.2">
+      <c r="C86" s="70"/>
+      <c r="E86" s="77"/>
+    </row>
+    <row r="87" spans="3:5" x14ac:dyDescent="0.2">
+      <c r="C87" s="70"/>
+      <c r="E87" s="77"/>
+    </row>
+    <row r="88" spans="3:5" x14ac:dyDescent="0.2">
+      <c r="C88" s="70"/>
+      <c r="E88" s="77"/>
+    </row>
+    <row r="89" spans="3:5" x14ac:dyDescent="0.2">
+      <c r="C89" s="70"/>
+      <c r="E89" s="77"/>
+    </row>
+    <row r="90" spans="3:5" x14ac:dyDescent="0.2">
+      <c r="C90" s="70"/>
+      <c r="E90" s="77"/>
+    </row>
+    <row r="91" spans="3:5" x14ac:dyDescent="0.2">
+      <c r="C91" s="70"/>
+      <c r="E91" s="77"/>
+    </row>
+    <row r="92" spans="3:5" x14ac:dyDescent="0.2">
+      <c r="C92" s="70"/>
+      <c r="E92" s="77"/>
+    </row>
+    <row r="93" spans="3:5" x14ac:dyDescent="0.2">
+      <c r="C93" s="70"/>
+      <c r="E93" s="77"/>
+    </row>
+    <row r="94" spans="3:5" x14ac:dyDescent="0.2">
+      <c r="C94" s="70"/>
+      <c r="E94" s="77"/>
+    </row>
+    <row r="95" spans="3:5" x14ac:dyDescent="0.2">
+      <c r="C95" s="70"/>
+      <c r="E95" s="77"/>
+    </row>
+    <row r="96" spans="3:5" x14ac:dyDescent="0.2">
+      <c r="C96" s="70"/>
+      <c r="E96" s="77"/>
+    </row>
+    <row r="97" spans="3:5" x14ac:dyDescent="0.2">
+      <c r="C97" s="70"/>
+      <c r="E97" s="77"/>
+    </row>
+    <row r="98" spans="3:5" x14ac:dyDescent="0.2">
+      <c r="C98" s="70"/>
+      <c r="E98" s="77"/>
+    </row>
+    <row r="99" spans="3:5" x14ac:dyDescent="0.2">
+      <c r="C99" s="70"/>
+      <c r="E99" s="77"/>
+    </row>
+    <row r="100" spans="3:5" x14ac:dyDescent="0.2">
+      <c r="C100" s="70"/>
+      <c r="E100" s="77"/>
+    </row>
+    <row r="101" spans="3:5" x14ac:dyDescent="0.2">
+      <c r="C101" s="70"/>
+      <c r="E101" s="77"/>
     </row>
   </sheetData>
-  <mergeCells count="40">
-[...2 lines deleted...]
-    <mergeCell ref="F40:G40"/>
+  <mergeCells count="41">
+    <mergeCell ref="F33:G33"/>
+    <mergeCell ref="F46:G46"/>
+    <mergeCell ref="F44:G44"/>
+    <mergeCell ref="F45:G45"/>
     <mergeCell ref="F26:G26"/>
     <mergeCell ref="F28:G28"/>
     <mergeCell ref="F27:G27"/>
-    <mergeCell ref="F38:G38"/>
-[...2 lines deleted...]
-    <mergeCell ref="F33:G33"/>
+    <mergeCell ref="F43:G43"/>
+    <mergeCell ref="F41:G41"/>
+    <mergeCell ref="F42:G42"/>
     <mergeCell ref="F34:G34"/>
-    <mergeCell ref="F35:G35"/>
+    <mergeCell ref="F39:G39"/>
+    <mergeCell ref="F40:G40"/>
     <mergeCell ref="F29:G29"/>
     <mergeCell ref="F30:G30"/>
     <mergeCell ref="F31:G31"/>
     <mergeCell ref="F32:G32"/>
     <mergeCell ref="B3:G3"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="F6:G6"/>
-    <mergeCell ref="E2:G2"/>
-[...5 lines deleted...]
-    <mergeCell ref="F7:G7"/>
     <mergeCell ref="F12:G12"/>
     <mergeCell ref="F15:G15"/>
     <mergeCell ref="F16:G16"/>
     <mergeCell ref="F17:G17"/>
     <mergeCell ref="F19:G19"/>
     <mergeCell ref="F13:G13"/>
     <mergeCell ref="F14:G14"/>
     <mergeCell ref="F25:G25"/>
     <mergeCell ref="F20:G20"/>
     <mergeCell ref="F21:G21"/>
     <mergeCell ref="F22:G22"/>
     <mergeCell ref="F23:G23"/>
     <mergeCell ref="F24:G24"/>
+    <mergeCell ref="E2:G2"/>
+    <mergeCell ref="B2:D2"/>
+    <mergeCell ref="F11:G11"/>
+    <mergeCell ref="F8:G8"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="F7:G7"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.43307086614173229" right="0.43307086614173229" top="0.94488188976377963" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="64" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G</oddHeader>
     <oddFooter>&amp;C&amp;8Antarc-Automation, 28 Rue de Chevreuse – 78720 CERNAY-LA-VILLE   Tél. : +33 (0)1 85 77 00 13 /  Fax : +33 (0)1 85 77 00 14
 email : contact@antarc-automation.com - SIRET : 808 943 682 00019</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>